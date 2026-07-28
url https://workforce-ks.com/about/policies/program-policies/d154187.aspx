--- v0 (2026-05-07)
+++ v1 (2026-07-28)
@@ -18,135 +18,145 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="001B248F" w:rsidRDefault="001B248F" w:rsidP="001B248F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00211954" w:rsidRPr="001B248F" w:rsidRDefault="00F02D67" w:rsidP="001B248F">
+    <w:p w:rsidR="00211954" w:rsidRPr="001B248F" w:rsidRDefault="00984762" w:rsidP="001B248F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Local Area IV </w:t>
+        <w:t>Workforce Alliance Local Area</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008633F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Self-Sufficient Wage for Training</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008633F4" w:rsidRDefault="008633F4" w:rsidP="002C6DF0">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For those in the Adult</w:t>
       </w:r>
       <w:r w:rsidR="004E1F6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or Dislocated Worker</w:t>
+        <w:t xml:space="preserve"> or Dislocated Work</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="004E1F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> program, $</w:t>
       </w:r>
-      <w:r w:rsidR="008F627C">
+      <w:r w:rsidR="00984762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>16.</w:t>
+        <w:t>17.39</w:t>
       </w:r>
-      <w:r w:rsidR="00EF05EF">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> per hour or higher</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008633F4" w:rsidSect="00A953EA">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00067D38" w:rsidRDefault="00067D38" w:rsidP="00FE6723">
@@ -462,162 +472,155 @@
       </w:rPr>
       <w:t xml:space="preserve">Date:  </w:t>
     </w:r>
     <w:r w:rsidR="00FE6723" w:rsidRPr="00FE6723">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Revised by the Wor</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>kforce Alliance Board</w:t>
     </w:r>
     <w:r w:rsidR="00EF05EF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve"> July 23</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="004E1F6D">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00984762">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>, 202</w:t>
-[...7 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>May 13, 2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UF2Qjlme56rBJEaoX8USeGKiQLxU66TtluLQDGUMKlUomod1IZYTaBaAyBmoUdhlBp41idcyRdOE2biGcPT++g==" w:salt="gFaLqSLNwZV9vWQZS43kVg=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="mm6koUGoSEUCX9dWYth5bFzzRpIU/t81VIf60w87RcG8Gm4EBvIQDpDAe3G8OomgmH7i37hApMsrPVVMnmv0+Q==" w:salt="sywDSo3rF4lR+F6iy2czDw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C6DF0"/>
     <w:rsid w:val="000145B0"/>
     <w:rsid w:val="00067D38"/>
     <w:rsid w:val="001B248F"/>
     <w:rsid w:val="001E1028"/>
     <w:rsid w:val="00211954"/>
     <w:rsid w:val="002362F7"/>
     <w:rsid w:val="002608CF"/>
     <w:rsid w:val="00265E96"/>
     <w:rsid w:val="002C6DF0"/>
     <w:rsid w:val="002F698F"/>
     <w:rsid w:val="004D539D"/>
     <w:rsid w:val="004E1F6D"/>
     <w:rsid w:val="00590BD8"/>
     <w:rsid w:val="005F0490"/>
     <w:rsid w:val="00616049"/>
     <w:rsid w:val="00747022"/>
     <w:rsid w:val="007C1CD2"/>
     <w:rsid w:val="008633F4"/>
     <w:rsid w:val="008F627C"/>
+    <w:rsid w:val="00984762"/>
     <w:rsid w:val="0099489C"/>
     <w:rsid w:val="00A2055F"/>
     <w:rsid w:val="00A62D4A"/>
     <w:rsid w:val="00A953EA"/>
     <w:rsid w:val="00AC3B91"/>
     <w:rsid w:val="00B14772"/>
     <w:rsid w:val="00B41948"/>
     <w:rsid w:val="00B95BB6"/>
     <w:rsid w:val="00CD3BE1"/>
     <w:rsid w:val="00DE4DF7"/>
     <w:rsid w:val="00E3338D"/>
     <w:rsid w:val="00ED02F1"/>
     <w:rsid w:val="00EF05EF"/>
     <w:rsid w:val="00F02D67"/>
     <w:rsid w:val="00F4132F"/>
     <w:rsid w:val="00FC023C"/>
     <w:rsid w:val="00FE6723"/>
     <w:rsid w:val="00FF515C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4EB8E2C2"/>
+  <w14:docId w14:val="751AE98F"/>
   <w15:docId w15:val="{EC324196-38E0-4365-A7F4-4D4B8193FD67}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1413,69 +1416,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>19</Words>
-  <Characters>109</Characters>
+  <Words>21</Words>
+  <Characters>123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Workforce Alliance of South Central Kansas</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>127</CharactersWithSpaces>
+  <CharactersWithSpaces>143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dstewart</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>