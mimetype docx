--- v0 (2026-05-07)
+++ v1 (2026-06-27)
@@ -47,94 +47,72 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Attachment A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009D0F38" w:rsidRDefault="00642E04" w:rsidP="009D0F38">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Self Sufficiency Standards</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E59DF" w:rsidRDefault="008E59DF" w:rsidP="00CD1534"/>
     <w:p w:rsidR="000F5FCD" w:rsidRDefault="00642E04" w:rsidP="00CD1534">
       <w:r>
-        <w:t>Self sufficiency for the Adult program is no higher than $1</w:t>
+        <w:t>Self sufficiency for the Adult program is no higher than $</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5B0D">
-[...3 lines deleted...]
-        <w:t>72</w:t>
+      <w:r w:rsidR="00390001">
+        <w:t>17.39</w:t>
       </w:r>
       <w:r w:rsidR="00DE5B0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>per hour or $</w:t>
       </w:r>
-      <w:r w:rsidR="00A67411">
-        <w:t>3</w:t>
+      <w:r w:rsidR="00390001">
+        <w:t>36,171.20</w:t>
       </w:r>
-      <w:r w:rsidR="00F248FC">
-[...16 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> per year.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00642E04" w:rsidRDefault="00642E04" w:rsidP="000F5FCD"/>
-    <w:p w:rsidR="000F5FCD" w:rsidRDefault="000F5FCD" w:rsidP="000F5FCD">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="000F5FCD" w:rsidRDefault="000F5FCD" w:rsidP="000F5FCD"/>
     <w:sectPr w:rsidR="000F5FCD" w:rsidSect="00A67411">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00E46065" w:rsidRDefault="00E46065">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00E46065" w:rsidRDefault="00E46065">
       <w:r>
         <w:continuationSeparator/>
@@ -388,115 +366,116 @@
       <w:t>or WI</w:t>
     </w:r>
     <w:r w:rsidR="0058486E">
       <w:t>O</w:t>
     </w:r>
     <w:r w:rsidR="00D11315">
       <w:t>A Adul</w:t>
     </w:r>
     <w:r w:rsidR="0045026D">
       <w:t>t Program</w:t>
     </w:r>
     <w:r w:rsidR="00642E04">
       <w:t>, Attachment A</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="006A0024" w:rsidRDefault="00EB50BE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Date:  </w:t>
     </w:r>
     <w:r w:rsidR="0058486E">
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00F248FC">
-      <w:t>July 23, 2025</w:t>
+    <w:r w:rsidR="00390001">
+      <w:t>May 13, 2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0ABmNDu7xeJXBHI/eoL9wPHArhFwlbiHVgSZZQtCNZsAtxhYvQjAlYj0ywlCMIKxqF3KvfzSUbdFK15Mm9kTtg==" w:salt="WoAxY9dbnIfJw3NujYD7aw=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="H7xAnf4x/u2TefV2rIOEDWKGHp/1Cpv6DbgOiZN+juW3qlbj+ZbdMahKmxumrOXZEzCne7vYH5lqPbW0FxBmfg==" w:salt="mbh/nA4EuyTZRTAT0bDBAg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD1534"/>
     <w:rsid w:val="0002464C"/>
     <w:rsid w:val="00052A01"/>
     <w:rsid w:val="0007295F"/>
     <w:rsid w:val="000A65C8"/>
     <w:rsid w:val="000F268C"/>
     <w:rsid w:val="000F5FCD"/>
     <w:rsid w:val="001045C6"/>
     <w:rsid w:val="0014419C"/>
     <w:rsid w:val="0014507A"/>
     <w:rsid w:val="00147000"/>
     <w:rsid w:val="00154E47"/>
     <w:rsid w:val="00165C1E"/>
     <w:rsid w:val="001906EF"/>
     <w:rsid w:val="001A129E"/>
     <w:rsid w:val="001A2FB3"/>
     <w:rsid w:val="001C2BB8"/>
     <w:rsid w:val="001E5185"/>
     <w:rsid w:val="00201471"/>
     <w:rsid w:val="002059FD"/>
     <w:rsid w:val="00243118"/>
     <w:rsid w:val="00272407"/>
     <w:rsid w:val="00293DC7"/>
     <w:rsid w:val="002C51DE"/>
     <w:rsid w:val="002E26C5"/>
     <w:rsid w:val="0030005C"/>
     <w:rsid w:val="003810D5"/>
+    <w:rsid w:val="00390001"/>
     <w:rsid w:val="003E41FA"/>
     <w:rsid w:val="004071BC"/>
     <w:rsid w:val="00415E0E"/>
     <w:rsid w:val="0045026D"/>
     <w:rsid w:val="004517C1"/>
     <w:rsid w:val="004750A8"/>
     <w:rsid w:val="00476260"/>
     <w:rsid w:val="004A7677"/>
     <w:rsid w:val="004A7CAF"/>
     <w:rsid w:val="004D0F90"/>
     <w:rsid w:val="004D7589"/>
     <w:rsid w:val="004E467D"/>
     <w:rsid w:val="0058486E"/>
     <w:rsid w:val="005857EB"/>
     <w:rsid w:val="00595245"/>
     <w:rsid w:val="005E0042"/>
     <w:rsid w:val="005E623B"/>
     <w:rsid w:val="005E6CC3"/>
     <w:rsid w:val="00600861"/>
     <w:rsid w:val="00610F9C"/>
     <w:rsid w:val="00615A28"/>
     <w:rsid w:val="006311A3"/>
     <w:rsid w:val="0063411F"/>
     <w:rsid w:val="00642E04"/>
     <w:rsid w:val="0069782A"/>
@@ -596,58 +575,58 @@
     <w:rsid w:val="00F43D0D"/>
     <w:rsid w:val="00F55931"/>
     <w:rsid w:val="00F76CBE"/>
     <w:rsid w:val="00F952EE"/>
     <w:rsid w:val="00FA55B3"/>
     <w:rsid w:val="00FD23A9"/>
     <w:rsid w:val="00FD7976"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1EF2FC57"/>
+  <w14:docId w14:val="582506D7"/>
   <w15:docId w15:val="{367FAF7C-AF47-479E-B411-AFE114BF07F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>