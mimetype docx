--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -47,63 +47,60 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Attachment A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009D0F38" w:rsidRDefault="00642E04" w:rsidP="009D0F38">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Self Sufficiency Standards</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E59DF" w:rsidRDefault="008E59DF" w:rsidP="00CD1534"/>
     <w:p w:rsidR="00037875" w:rsidRDefault="000E02D6" w:rsidP="00037875">
       <w:r>
-        <w:t>Self sufficiency for the Dislocated Worker program is no higher than $1</w:t>
+        <w:t>Self sufficiency for the Dislocated Worker program is no higher than $</w:t>
       </w:r>
-      <w:r w:rsidR="00B859F0">
-[...3 lines deleted...]
-        <w:t>72</w:t>
+      <w:r w:rsidR="008B6A28">
+        <w:t>17.39</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> per hour or $</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1949">
-        <w:t>33,777.60</w:t>
+      <w:r w:rsidR="008B6A28">
+        <w:t>36,171.20</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> per year; or up to 80% of the participant’s pre-dislocation wages.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00037875" w:rsidRDefault="00037875" w:rsidP="00037875"/>
     <w:p w:rsidR="000F5FCD" w:rsidRPr="00037875" w:rsidRDefault="00037875" w:rsidP="00037875">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3975"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F5FCD" w:rsidRPr="00037875" w:rsidSect="00062F2A">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
@@ -384,70 +381,70 @@
       <w:t>O</w:t>
     </w:r>
     <w:r w:rsidR="000E02D6">
       <w:t>A Dislocated Worker</w:t>
     </w:r>
     <w:r w:rsidR="0045026D">
       <w:t xml:space="preserve"> Program</w:t>
     </w:r>
     <w:r w:rsidR="00642E04">
       <w:t>, Attachment A</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="006A0024" w:rsidRDefault="00462E9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Date:  </w:t>
     </w:r>
     <w:r w:rsidR="00FF130E">
       <w:t>Revised</w:t>
     </w:r>
     <w:r w:rsidR="00B65E33">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00FB1949">
-      <w:t>July 23, 2025</w:t>
+    <w:r w:rsidR="008B6A28">
+      <w:t>May 13, 2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nN4qdsgpLu4Q+HfTvO/TNuRNzQ9tmiuh1Xhx06sbZ0dFvdf0a/E2qFF8bch9EScoLchivkFJ6cdgkFSZOoSkTQ==" w:salt="cwCUDtdPU4SVTVayq4vSIw=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="QEDj4P7XhitrngB1cRcZ49X4k3Saq4CQKgJgKwTFnzBS4MgFaC3TPIPjf1UTVoYw9mUKf+hxbpBtTYesDJSceA==" w:salt="nb01e/+lMpGO4umBMIe4kQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD1534"/>
     <w:rsid w:val="00005A8B"/>
     <w:rsid w:val="0002464C"/>
     <w:rsid w:val="00026A8C"/>
     <w:rsid w:val="00037875"/>
     <w:rsid w:val="00052A01"/>
     <w:rsid w:val="00062F2A"/>
@@ -498,50 +495,51 @@
     <w:rsid w:val="00610F9C"/>
     <w:rsid w:val="006311A3"/>
     <w:rsid w:val="0063411F"/>
     <w:rsid w:val="00642E04"/>
     <w:rsid w:val="00643FED"/>
     <w:rsid w:val="0069782A"/>
     <w:rsid w:val="006A0024"/>
     <w:rsid w:val="006E0BB4"/>
     <w:rsid w:val="00712E98"/>
     <w:rsid w:val="00722749"/>
     <w:rsid w:val="00722E50"/>
     <w:rsid w:val="00730701"/>
     <w:rsid w:val="00740B43"/>
     <w:rsid w:val="007A1EB7"/>
     <w:rsid w:val="007C1BCB"/>
     <w:rsid w:val="007D7E0E"/>
     <w:rsid w:val="007E0B2B"/>
     <w:rsid w:val="007F749A"/>
     <w:rsid w:val="0081337D"/>
     <w:rsid w:val="008200FE"/>
     <w:rsid w:val="00890B11"/>
     <w:rsid w:val="00891FEF"/>
     <w:rsid w:val="00892402"/>
     <w:rsid w:val="00897EE3"/>
     <w:rsid w:val="008B18AC"/>
+    <w:rsid w:val="008B6A28"/>
     <w:rsid w:val="008C7293"/>
     <w:rsid w:val="008D255C"/>
     <w:rsid w:val="008E59DF"/>
     <w:rsid w:val="00900431"/>
     <w:rsid w:val="009068C7"/>
     <w:rsid w:val="00906CD0"/>
     <w:rsid w:val="00923F2F"/>
     <w:rsid w:val="009326CA"/>
     <w:rsid w:val="00941B73"/>
     <w:rsid w:val="00956B9C"/>
     <w:rsid w:val="00966FA9"/>
     <w:rsid w:val="00974B96"/>
     <w:rsid w:val="009823CA"/>
     <w:rsid w:val="00994172"/>
     <w:rsid w:val="009C03C8"/>
     <w:rsid w:val="009C0B83"/>
     <w:rsid w:val="009D0F38"/>
     <w:rsid w:val="009E1FFF"/>
     <w:rsid w:val="00A25113"/>
     <w:rsid w:val="00A706CA"/>
     <w:rsid w:val="00AC3AAA"/>
     <w:rsid w:val="00AC6BC6"/>
     <w:rsid w:val="00AF7960"/>
     <w:rsid w:val="00B21F36"/>
     <w:rsid w:val="00B34901"/>
@@ -598,58 +596,58 @@
     <w:rsid w:val="00F55931"/>
     <w:rsid w:val="00F76CBE"/>
     <w:rsid w:val="00FA55B3"/>
     <w:rsid w:val="00FB1949"/>
     <w:rsid w:val="00FC3C65"/>
     <w:rsid w:val="00FD7976"/>
     <w:rsid w:val="00FF130E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2B09D8F5"/>
+  <w14:docId w14:val="4767E50F"/>
   <w15:docId w15:val="{8939396E-7D1C-4535-B7CF-B066F6FE96F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>